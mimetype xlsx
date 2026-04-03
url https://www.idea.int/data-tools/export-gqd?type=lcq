--- v2 (2026-01-31)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Number of women elected</t>
   </si>
   <si>
     <t>% women</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>49 of 140</t>
   </si>
   <si>
     <t>35%</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>32 of 407</t>
   </si>
   <si>
@@ -167,69 +167,69 @@
   <si>
     <t>63 of 188</t>
   </si>
   <si>
     <t>33.5%</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>52 of 155</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>55 of 187</t>
   </si>
   <si>
     <t>29.4%</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>28 of 57</t>
-[...2 lines deleted...]
-    <t>49.1%</t>
+    <t>30 of 57</t>
+  </si>
+  <si>
+    <t>52.6%</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>50 of 151</t>
   </si>
   <si>
     <t>33.1%</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
-    <t>34 of 254</t>
+    <t>34 of 253</t>
   </si>
   <si>
     <t>13.4%</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
     <t>70 of 190</t>
   </si>
   <si>
     <t>36.8%</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>68 of 151</t>
   </si>
   <si>
     <t>45%</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
@@ -266,54 +266,54 @@
   <si>
     <t>14.5%</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>68 of 297</t>
   </si>
   <si>
     <t>22.9%</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
     <t>24 of 81</t>
   </si>
   <si>
     <t>29.6%</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>10 of 102</t>
-[...2 lines deleted...]
-    <t>9.8%</t>
+    <t>0 of 66</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>38 of 128</t>
   </si>
   <si>
     <t>29.7%</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>127 of 580</t>
   </si>
   <si>
     <t>21.9%</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>44 of 174</t>
   </si>
@@ -627,53 +627,50 @@
     <t>85 of 401</t>
   </si>
   <si>
     <t>21.2%</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>31 of 99</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>57 of 150</t>
   </si>
   <si>
     <t>38%</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>0 of 285</t>
-  </si>
-[...1 lines deleted...]
-    <t>0%</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>150 of 478</t>
   </si>
   <si>
     <t>31.4%</t>
   </si>
   <si>
     <t>Total countries:</t>
   </si>
   <si>
     <t>Average % women:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1786,78 +1783,78 @@
         <v>199</v>
       </c>
       <c r="C69" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>200</v>
       </c>
       <c r="B70" t="s">
         <v>201</v>
       </c>
       <c r="C70" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>203</v>
       </c>
       <c r="B71" t="s">
         <v>204</v>
       </c>
       <c r="C71" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
+        <v>205</v>
+      </c>
+      <c r="B72" t="s">
         <v>206</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C73">
         <v>71</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C74">
-        <v>29.2</v>
+        <v>29.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A74:B74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>