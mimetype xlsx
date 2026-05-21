--- v3 (2026-04-03)
+++ v4 (2026-05-21)
@@ -533,54 +533,54 @@
   <si>
     <t>San Marino</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>68 of 165</t>
   </si>
   <si>
     <t>41.2%</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>93 of 250</t>
   </si>
   <si>
     <t>37.2%</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
-    <t>32 of 90</t>
-[...2 lines deleted...]
-    <t>35.6%</t>
+    <t>33 of 90</t>
+  </si>
+  <si>
+    <t>36.7%</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>3 of 50</t>
   </si>
   <si>
     <t>6%</t>
   </si>
   <si>
     <t>South Sudan</t>
   </si>
   <si>
     <t>178 of 550</t>
   </si>
   <si>
     <t>32.4%</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>155 of 350</t>
   </si>
@@ -632,54 +632,54 @@
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>31 of 99</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>57 of 150</t>
   </si>
   <si>
     <t>38%</t>
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>0 of 285</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
-    <t>150 of 478</t>
-[...2 lines deleted...]
-    <t>31.4%</t>
+    <t>150 of 500</t>
+  </si>
+  <si>
+    <t>30%</t>
   </si>
   <si>
     <t>Total countries:</t>
   </si>
   <si>
     <t>Average % women:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">